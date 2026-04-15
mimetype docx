--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -1,4625 +1,5249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3793561A" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="0E6C115E" w14:textId="7C67D25D" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4513"/>
           <w:tab w:val="right" w:pos="9026"/>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="00ACA1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5CE02798" wp14:editId="1E5BEAA2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2C8D8786" wp14:editId="4C94E5E3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2764790" cy="942975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="30" name="image3.jpg"/>
+            <wp:docPr id="34" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg"/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2764790" cy="942975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="2E008B"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>VIVO Biobank Application Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E2F92C" w14:textId="7DCD514A" w:rsidR="00401DC6" w:rsidRDefault="00DD439F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B48D9A" wp14:editId="6A377D7F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5069205</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>111760</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762000" cy="276225"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="762000" cy="276225"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2E6F9D90" w14:textId="78347A97" w:rsidR="00DD439F" w:rsidRPr="00DD439F" w:rsidRDefault="00DD439F">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD439F">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>PartnerPPartnering</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD439F">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> with</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="48B48D9A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:399.15pt;margin-top:8.8pt;width:60pt;height:21.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1nqbzKwIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fQQY0C4iVKwV06Sq&#10;rQRTn43jQKTE17MNCfv1O3YCRd2epr2Y63tv7sc5x8zv2rpiR2VdSTrjo8GQM6Ul5aXeZfzHZvXp&#10;ljPnhc5FRVpl/KQcv1t8/DBvTKrGtKcqV5ahiHZpYzK+996kSeLkXtXCDcgojWBBthYeV7tLcisa&#10;VK+rZDwczpKGbG4sSeUcvA9dkC9i/aJQ0j8XhVOeVRnHbD6eNp7bcCaLuUh3Vph9KfsxxD9MUYtS&#10;o+ml1IPwgh1s+UepupSWHBV+IKlOqChKqeIO2GY0fLfNei+MirsAHGcuMLn/V1Y+HV8sK3Nwx5kW&#10;NSjaqNazr9SyUUCnMS5F0togzbdwh8ze7+AMS7eFrcMv1mGIA+fTBdtQTMJ5MwNdiEiExriMp6FK&#10;8vaxsc5/U1SzYGTcgrqIqDg+Ot+lnlNCL02rsqrgF2mlWZPx2efpMH5wiaB4pdEjrNCNGizfbtt+&#10;4X6NLeUnbGepU4czclVihkfh/IuwkAPGhsT9M46iIvSi3uJsT/bX3/whHywhylkDeWXc/TwIqzir&#10;vmvw92U0mQQ9xstkejPGxV5HttcRfajvCQoGR5gumiHfV2ezsFS/4iUsQ1eEhJbonXF/Nu99J3q8&#10;JKmWy5gEBRrhH/XayFA6QBkQ3rSvwpqeBg/+nugsRJG+Y6PL7fhYHjwVZaQq4Nyh2sMP9Uay+5cW&#10;nsf1PWa9/R8sfgMAAP//AwBQSwMEFAAGAAgAAAAhAOa1z+3gAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG4s7RBdV5pOU6UJCcFhYxdubuO1FU1SmmwrPD3eaRzt/9Pvz/lq&#10;Mr040eg7ZxXEswgE2drpzjYK9h+bhxSED2g19s6Sgh/ysCpub3LMtDvbLZ12oRFcYn2GCtoQhkxK&#10;X7dk0M/cQJazgxsNBh7HRuoRz1xuejmPokQa7CxfaHGgsqX6a3c0Cl7LzTtuq7lJf/vy5e2wHr73&#10;n09K3d9N62cQgaZwheGiz+pQsFPljlZ70StYLNNHRjlYJCAYWMaXRaUgiWOQRS7/f1D8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPWepvMrAgAAVwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOa1z+3gAAAACQEAAA8AAAAAAAAAAAAAAAAAhQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2E6F9D90" w14:textId="78347A97" w:rsidR="00DD439F" w:rsidRPr="00DD439F" w:rsidRDefault="00DD439F">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD439F">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>PartnerPPartnering</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD439F">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> with</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4744F85B" wp14:editId="3BF89B0B">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="074416E0" wp14:editId="70DB6CF3">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5772785</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>329565</wp:posOffset>
+                  <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="991870" cy="415290"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1106170" cy="415290"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapSquare wrapText="bothSides" distT="45720" distB="45720" distL="114300" distR="114300"/>
-                <wp:docPr id="27" name=""/>
+                <wp:docPr id="31" name=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="991870" cy="415290"/>
+                          <a:ext cx="1106170" cy="415290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="313C1170" w14:textId="77777777" w:rsidR="00CC502D" w:rsidRDefault="00E50BF5" w:rsidP="00EA292E">
+                          <w:p w14:paraId="143C9B98" w14:textId="6CAF7D09" w:rsidR="00CC502D" w:rsidRDefault="00235E59" w:rsidP="00DD439F">
+                            <w:pPr>
+                              <w:ind w:hanging="851"/>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CEC4860" wp14:editId="5FA14BB0">
-[...1 lines deleted...]
-                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="235CB729" wp14:editId="49F5D44B">
+                                  <wp:extent cx="882015" cy="222898"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                                   <wp:docPr id="26" name="Picture 26"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="3" name="VIVO CCLG PARTNER LOGO_LOCK UP_CMYK.jpg"/>
+                                          <pic:cNvPr id="26" name="Picture 26"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId9"/>
+                                          <a:blip r:embed="rId9">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="731343" cy="304800"/>
+                                            <a:ext cx="924524" cy="233641"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4744F85B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:454.55pt;margin-top:25.95pt;width:78.1pt;height:32.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8K/WLGAIAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujWMraRIrzmqbbapK&#10;222l7X4AxjhGBYYCiZ1+fQeczUbb26o+IMYzPN68eaxvBq3IUTgvwVQ0n0wpEYZDI82+ok8/dx+W&#10;lPjATMMUGFHRk/D0ZvP+3bq3pSigA9UIRxDE+LK3Fe1CsGWWed4JzfwErDCYbMFpFjB0+6xxrEd0&#10;rbJiOv2Y9eAa64AL7/Hv3Zikm4TftoKH723rRSCqosgtpNWltY5rtlmzcu+Y7SQ/02BvYKGZNHjp&#10;BeqOBUYOTv4DpSV34KENEw46g7aVXKQesJt8+qqbx45ZkXpBcby9yOT/Hyx/OP5wRDYVLRaUGKZx&#10;RlGU3voSc48Ws2H4BAMONzXo7T3wX54Y2HbM7MWtc9B3gjVIKo8ns6ujI46PIHX/DRoEZ4cACWho&#10;nY6KoQYE0XE4p8tAxBAIx5+rVb5cYIZjapbPi1UaWMbK58PW+fBFgCZxU1GH807g7HjvQyTDyueS&#10;eJcHJZudVCoFbl9vlSNHht7YpS/xf1WmDOmRybyYJ2QD8XyyjZYBvaukruhyGr/RTVGMz6ZJJYFJ&#10;Ne6RiTJndaIgozRhqAcsjJLV0JxQJwejR/FN4aYD94eSHv1ZUf/7wJygRH01qPUqn82ioVMwmy8K&#10;DNx1pr7OMMMRqqKBknG7DekRRB0M3OJMWpn0emFy5oq+SzKe30g09nWcql5e8uYvAAAA//8DAFBL&#10;AwQUAAYACAAAACEA+Hobk98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZM&#10;vBi7YAUEWRo10Xht7QMM7BSI7Cxht4W+vduTvc1kvvzz/eVmMYM40eR6ywriVQSCuLG651bB/ufz&#10;8QWE88gaB8uk4EwONtXtTYmFtjNv6bTzrQgh7ApU0Hk/FlK6piODbmVH4nA72MmgD+vUSj3hHMLN&#10;IJ+iKJUGew4fOhzpo6Pmd3c0Cg7f80OSz/WX32fb5/Qd+6y2Z6Xu75a3VxCeFv8Pw0U/qEMVnGp7&#10;ZO3EoCCP8jigCpI4B3EBojRZg6jDFGdrkFUprztUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQD8K/WLGAIAABEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD4ehuT3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="074416E0" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.9pt;margin-top:5.05pt;width:87.1pt;height:32.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm30k2GQIAABIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypG2MOEWXLsOA&#10;7gJ0+wBZlmNhkqhJSuzs60vJaRp0b8P8IIgmeUQeHq5uR63IQTgvwdS0mOWUCMOhlWZX058/tu9u&#10;KPGBmZYpMKKmR+Hp7frtm9VgK1FCD6oVjiCI8dVga9qHYKss87wXmvkZWGHQ2YHTLKDpdlnr2IDo&#10;WmVlnl9lA7jWOuDCe/x7PznpOuF3neDhW9d5EYiqKdYW0unS2cQzW69YtXPM9pKfymD/UIVm0uCj&#10;Z6h7FhjZO/kXlJbcgYcuzDjoDLpOcpF6wG6K/FU3jz2zIvWC5Hh7psn/P1j+9fDdEdnW9H1BiWEa&#10;ZxRJGayv0Pdo0RvGDzDicFOD3j4A/+WJgU3PzE7cOQdDL1iLRRUxM7tInXB8BGmGL9AiONsHSEBj&#10;53RkDDkgiI7DOZ4HIsZAeHyyyK+Ka3Rx9M2LRblME8tY9ZxtnQ+fBGgSLzV1OPCEzg4PPsRqWPUc&#10;Eh/zoGS7lUolw+2ajXLkwFAc2/SlBl6FKUOGmi4X5SIhG4j5STdaBhSvkrqmN3n8JjlFNj6aNoUE&#10;JtV0x0qUOdETGZm4CWMzYmDkrIH2iEQ5mESKS4WXHtwfSgYUaE397z1zghL12SDZy2I+j4pOxnxx&#10;XaLhLj3NpYcZjlA1DZRM101IWxB5MHCHQ+lk4uulklOtKLxE42lJorIv7RT1ssrrJwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAO11ShrbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdVo1DYQ4FSCBuLb0AzbxNomI11G8bdK/xz3BcWdGM2+L7ex6daYxdJ4NLBcJKOLa244bA4fv&#10;j8cnUEGQLfaeycCFAmzL25sCc+sn3tF5L42KJRxyNNCKDLnWoW7JYVj4gTh6Rz86lHiOjbYjTrHc&#10;9XqVJBvtsOO40OJA7y3VP/uTM3D8mh7S56n6lEO2W2/esMsqfzHm/m5+fQElNMtfGK74ER3KyFT5&#10;E9ugegPxEYlqsgR1dbP1ClRlIEtT0GWh/+OXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDm30k2GQIAABIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDtdUoa2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="313C1170" w14:textId="77777777" w:rsidR="00CC502D" w:rsidRDefault="00E50BF5" w:rsidP="00EA292E">
+                    <w:p w14:paraId="143C9B98" w14:textId="6CAF7D09" w:rsidR="00CC502D" w:rsidRDefault="00235E59" w:rsidP="00DD439F">
+                      <w:pPr>
+                        <w:ind w:hanging="851"/>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CEC4860" wp14:editId="5FA14BB0">
-[...1 lines deleted...]
-                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="235CB729" wp14:editId="49F5D44B">
+                            <wp:extent cx="882015" cy="222898"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                             <wp:docPr id="26" name="Picture 26"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="3" name="VIVO CCLG PARTNER LOGO_LOCK UP_CMYK.jpg"/>
+                                    <pic:cNvPr id="26" name="Picture 26"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId10"/>
+                                    <a:blip r:embed="rId9">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="731343" cy="304800"/>
+                                      <a:ext cx="924524" cy="233641"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5AF3B2" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="07865E30" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="52FD9000" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E008B"/>
           </w:tcPr>
-          <w:p w14:paraId="7E43BBBE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="387DF3C5" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SECTION 1 – Details of applicant(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="3BDADC9B" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="6BA33E42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D81C26" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="648A3C1F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">1.    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Name and address of lead applicant:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25BCA6F0" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="26314F39" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515D0374" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="4CB90F01" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Tel No:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Fax No:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="785A50CE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="72817646" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="0F3BD74C" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="7B1C1D45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="564E0431" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="70985A4B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2.    Other applicant(s) – Titles(s), name(s) and email address(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A03BC7F" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="1FCCD3E1" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="bookmark=id.gjdgxs" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkStart w:id="1" w:name="bookmark=id.gjdgxs" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C630ECE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="0FE9101F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="11141D23" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="76F1C912" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BF25A7" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="009BE020" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="7EB0645E" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="1CFB59F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E008B"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAE744C" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="34BBA024" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SECTION 2 – Details of the project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="522D12A0" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="2F4200E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50076568" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="71B77793" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Title of research project:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46CA18FA" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="2673459B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="bookmark=id.30j0zll" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkStart w:id="2" w:name="bookmark=id.30j0zll" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="08C443C0" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="11EFBE21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26305BDE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="1228B313" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Indicate the type of research (You may check more than one box):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28412206" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3E6A92A1" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Basic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">                       ☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Translational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65C319DE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="19880335" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Clinical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> please specify:      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="66D7054A" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="68FA3E32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C67D804" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="355DC278" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Expected duration of the project: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">            </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed start date: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="0800F636" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="270C7222" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61F2E131" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="633104BD" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Aims and objectives of the project </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Please include the hypothesis to be tested)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB5F190" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="6A8FBB2C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="bookmark=id.1fob9te" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkStart w:id="3" w:name="bookmark=id.1fob9te" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="3DE0EDFB" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="70D5568F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F22161" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="23835274" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Scientific background to the research:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF73CB7" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="7FFEE648" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="bookmark=id.3znysh7" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkStart w:id="4" w:name="bookmark=id.3znysh7" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="04C9A5FC" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="33FD6F46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7916842E" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="43669646" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Plan of investigation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FD9DC48" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="519FCBAD" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="bookmark=id.2et92p0" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkStart w:id="5" w:name="bookmark=id.2et92p0" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E4B4DD" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="7A559A4A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47FB3BC1" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="410CFF0C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Project milestones</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C30412B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="2AA13412" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3240D13C" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="05575FAC" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BA7B0A0" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="03FE07C1" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Methodology:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2FF56A" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="437C286B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29E6D720" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="0D275848" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17D7A498" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3972799B" w14:textId="75D2F6C4" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Local infrastructure support (if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46D21703" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3951BB29" w14:textId="77777777" w:rsidR="00E655BC" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77AFF2AB" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="567" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="43B1DF9A" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="68EFEB73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F16A7F" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="0A8A81CF" w14:textId="57B27F85" w:rsidR="00401DC6" w:rsidRDefault="00E655BC" w:rsidP="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="680"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="368F5B96" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you propose to perform any experiments using laboratory animals? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA28DA7" w14:textId="275CE322" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="680"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>No     ☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC068C7" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="31824B12" w14:textId="77777777" w:rsidR="00653E5E" w:rsidRPr="00653E5E" w:rsidRDefault="00653E5E" w:rsidP="00653E5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D214D5C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, please briefly describe the nature of the experiments. Please describe how you have considered the replacement, refinement and reduction of animal use in your research (3Rs). The status of any project licence holder procedure in relation to this application: and please enclose a copy of the project licence and ethics approval for the study.</w:t>
-[...20 lines deleted...]
-              <w:ind w:left="567" w:firstLine="0"/>
+              <w:t>, please briefly describe the nature of the experiments. Please describe how you have considered the replacement, refinement and reduction of animal use in your re</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>search (3Rs). The status of any project licence holder procedure in relation to this application: and please enclose a copy of the project licence and ethics approval for the study.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A1887B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="567" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFDAA27" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please provide details of the </w:t>
-[...4 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Personal Licence</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Please provide details of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>Personal Licence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Establishment Licence</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>Establishment Licence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Project Licence and Protocol</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, and </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>Project Licence and Protocol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>institutional ethical review (IRB)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>institutional ethical review (IRB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> under which the animal experiments will be performed. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50DCDA5C" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="5A758158" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="489EF9E4" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="0C46E238" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19DBEB2B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="57289CDA" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Preliminary data (where applicable):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D98A65" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="4C163D9F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="bookmark=id.tyjcwt" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkStart w:id="6" w:name="bookmark=id.tyjcwt" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="4E75E11A" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="035A4C0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E57852" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="16612F93" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>How will the research be funded? Include written proof of funding of this project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F45A920" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="296ADAD8" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="bookmark=id.3dy6vkm" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:id="7" w:name="bookmark=id.3dy6vkm" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="1CEF689C" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="68535B8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B49904B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3A23DE9F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="10524"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Does this project have NIHR Clinical Research Network portfolio approval?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="70314BA9" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D203C14" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="bookmark=id.1t3h5sf" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">No     </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="bookmark=id.4d34og8" w:colFirst="0" w:colLast="0"/>
-[...4 lines deleted...]
-                <w:b/>
+            <w:bookmarkStart w:id="9" w:name="bookmark=id.4d34og8" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E307800" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="28AD753A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="1478572B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>If yes, please give details (if possible, send a copy of the approval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> document):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2177011F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="bookmark=id.2s8eyo1" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkStart w:id="10" w:name="bookmark=id.2s8eyo1" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B4C4D1" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="6D72CDF0" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="2967349D" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="5B1BD9FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278CE49E" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="60EC6207" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Has the project been the subject of external peer review?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632B40DC" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="677981A7" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>No     ☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D64325C" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3B6FDF13" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>If yes, please give details and include a copy of reviews with your application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57EC9F41" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="4DCDBBF6" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA6646B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="68B0A0F6" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="14F08BFA" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="73354C06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="775A3968" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="56863924" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Are you aware of any similar project(s) planned / underway / completed?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B594AD5" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="764AF470" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="bookmark=id.17dp8vu" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">No     </w:t>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="bookmark=id.3rdcrjn" w:colFirst="0" w:colLast="0"/>
-[...4 lines deleted...]
-                <w:b/>
+            <w:bookmarkStart w:id="12" w:name="bookmark=id.3rdcrjn" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B98B78E" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="34906F24" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="7CC684D2" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>If yes, please give details and explain what this application ad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ds to existing knowledge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240474B2" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="bookmark=id.26in1rg" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkStart w:id="13" w:name="bookmark=id.26in1rg" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E25C01" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="59FDA87B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="1CBE46CB" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="1CA3B6C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B36A1BA" w14:textId="697F6D48" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="5EB27E1C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Lay Summary (please answer the following questions suitable for a lay audience)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009CE2CD" w14:textId="6DD655C3" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="580" w:hanging="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the study is approved, contents of this section may be published in the VIVO e-Newsletter and on the VIVO website. If you do </w:t>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>If the study is approved, contents of this section may be published in the VIVO e-Newsletter and on the VIVO website. If you do NOT want your study publishing in the e-newsletter or on the website please tick here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD439F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐ </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and explain the rationale for not publishing this summary.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A8CEAA" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1DB571CC" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54DB4FBD" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What is this research about?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8EE694" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Why is it important?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1130A6EB" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What will the researchers be doing?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12802F42" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How could this help patients in the future?</w:t>
+            </w:r>
             <w:bookmarkStart w:id="14" w:name="bookmark=id.35nkun2" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>     </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="66638B5D" w14:textId="31193267" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5" w:rsidP="00195DF9">
+              <w:t>    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA1BF0E" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="720" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2B7240" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="604"/>
               </w:tabs>
               <w:ind w:hanging="680"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...37 lines deleted...]
-          <w:p w14:paraId="09A73850" w14:textId="2F0093D0" w:rsidR="00C57AAA" w:rsidRDefault="00195DF9" w:rsidP="00195DF9">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>16.    Please detail any PPIE activity linked to this project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCAC5E2" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:left="596" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_heading=h.1ksv4uv" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidRPr="00195DF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">a. </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>a.    Please describe how you are including input from people affected by childhood, teenage and young adult cancers in this project. Explain the capacity, duration and potential impact of thei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>r involvement and any current public engagement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611657A0" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
+            <w:pPr>
+              <w:ind w:left="596" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Please describe how you are including input from people affected by childhood, teenage and young adult cancers in this project. Explain the capacity, duration and potential impact of their involvement</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="312C7DE0" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
+            <w:pPr>
+              <w:ind w:left="596" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E5D1AB" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:ind w:left="596" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">b.   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and any current public engagement.</w:t>
-[...42 lines deleted...]
-              </w:rPr>
               <w:t>Please describe the expected research outcomes and how this may impact patients in future? Please include your plans to disseminate the results of this study to patients and the public.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B62EA2A" w14:textId="27C5EFF4" w:rsidR="00CA2721" w:rsidRPr="00195DF9" w:rsidRDefault="00E50BF5" w:rsidP="00195DF9">
+          <w:p w14:paraId="15A9580D" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="29046BFF" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="6F5C160D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAEA533" w14:textId="10B4B823" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="4FA7B1C8" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="5B49C699" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="7C82EC5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E008B"/>
           </w:tcPr>
-          <w:p w14:paraId="29AFE0A4" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3AC6ED1B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SECTION 3 – Sample and Data requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="4925B9A4" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="71CA2349" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3854BF50" w14:textId="194A9AA8" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="45B29788" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...31 lines deleted...]
-          <w:p w14:paraId="263C30D6" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Type of samples required (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> frozen, paraffin embedded, constitutional DNA, plasma, viable cells, DNA, CSF etc.):                        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6C1E09" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="bookmark=id.44sinio" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2A543C" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="21C9331C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68EE8179" w14:textId="6BE35CD8" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
-[...40 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3EBA8C1E" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>17.     Has VIVO Biobank been contacted regarding sample availability?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159E37AA" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">          Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">No     ☐ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="0AD67AAA" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="1E563777" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474F942E" w14:textId="6A9D7EE2" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="72B8A000" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...31 lines deleted...]
-          <w:p w14:paraId="52F48D1D" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Treatment stage of material (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i.e.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at diagnosis, specific time points, remission, relapse, etc.):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDF2333" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="bookmark=id.2jxsxqh" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195DF9" w:rsidRPr="00195DF9" w14:paraId="697544CB" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="3FB6204D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612C792A" w14:textId="44FE54FA" w:rsidR="00C57AAA" w:rsidRPr="00195DF9" w:rsidRDefault="001A0829">
+          <w:p w14:paraId="6C9AA532" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="1AAE1936" w14:textId="2409FA78" w:rsidR="009041AF" w:rsidRPr="00195DF9" w:rsidRDefault="009041AF">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>a. Number and type of samples required (if a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pplicable, include statistical consideration and specify the number of tumours of different histological types / grades):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C06E9F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2DDA9CDF" w14:textId="6BF715D2" w:rsidR="009041AF" w:rsidRPr="00195DF9" w:rsidRDefault="009041AF">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08607C31" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="22C1375A" w14:textId="0AEB8026" w:rsidR="00C57AAA" w:rsidRPr="00195DF9" w:rsidRDefault="00C57AAA" w:rsidP="00195DF9">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         b.  Any other information required to identify suitable samples </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> age, sex, cytogenetics etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788920A4" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="bookmark=id.z337ya" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="0016B99D" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="7C529529" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52DD1C6D" w14:textId="0F5D5071" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="4901F307" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Description of sample handling with reference to how the specimens will be stored whilst the research is being carried out. Name and contact details of person responsible for safe storage of the specimens and any extracted DNA / RNA / proteins etc.:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07986508" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="6AD53133" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="bookmark=id.3j2qqm3" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C6898CD" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="0FCD73AE" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Will there be any excess material left over?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53BAF9D1" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="57DBA151" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="470E9ED1" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="1FC888BA" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>If yes, how will it be handled?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16EF943E" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="6B321B6A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="12CBFC8D" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="539F3A8D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02DB5A29" w14:textId="7FEB6F36" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="07313637" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Name and contact details of pathologist(s) involved in the study (if applicable)                                                     </w:t>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Name and contact details of pathologist(s) involved in the study (if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">applicable)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(NOTE: It is recommended researchers check the quality and tumour content of samples received by examining a frozen tumour section)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="341E8B1F" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+              <w:t>(NOTE: It is recommended rese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>archers check the quality and tumour content of samples received by examining a frozen tumour section)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F99A40" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="bookmark=id.1y810tw" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="7A1A676D" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="4563A55A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A457C8" w14:textId="23A85C13" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="1E9620FF" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Name and contact details of a bioinformatician/bioinformatics service involved in the study (if applicable): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C87416" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="007C8E16" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="5A6806D8" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="2854A8A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FEAEF7" w14:textId="3076F273" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="1ACB52DA" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...31 lines deleted...]
-          <w:p w14:paraId="028B2901" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Provide deta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ils of all datasets that are requested from the Bank </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05363C62" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="bookmark=id.4i7ojhp" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FB0B4BA" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="0CB71E26" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2912013E" w14:textId="58638063" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680C412A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...23 lines deleted...]
-          <w:p w14:paraId="32C65E72" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24.    Provide details of how data will be processed and stored including all data security arrangements:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392CCC4A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F221AB8" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="06A5F92B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="3328C2A1" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="44E961D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DB6C00" w14:textId="6F3ABC52" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="52D629AA" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2</w:t>
-[...20 lines deleted...]
-              <w:tab/>
+              <w:t>25.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>In order to speed up the process of reviewing this proposal, we would appreciate the suggestion of two external reviewers that your application could be circulated to. However, these may not necessarily be chosen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73CB2C8A" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="7D093E4A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">a)  </w:t>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="bookmark=id.2xcytpi" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5478A397" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="66A78D6C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">b)  </w:t>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="bookmark=id.1ci93xb" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="57E091E7" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="3A6833F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBF6E1C" w14:textId="26EBE802" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="485B6DBD" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...23 lines deleted...]
-          <w:p w14:paraId="73EFF6EB" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.     If there are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>any reviewers to whom you do not wish this application to be sent, please give full details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="768DD66E" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="03C23BBD" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="575A8987" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4A208F" w14:textId="33706976" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="4A9D99AA" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>If this study is attached to a clinical trial, has it been approved by the relevant Trials Unit?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FCFFF63" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="1B1CE4EE" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="bookmark=id.3whwml4" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">No     </w:t>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="bookmark=id.2bn6wsx" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69857951" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="3E872D97" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6160"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>If yes, which trial is it attached to?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="bookmark=id.qsh70q" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="408BF81C" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="62ECDD5C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6160"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">         Please attach evidence of approval from the Trial CI:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54BA2249" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="33F4F4A7" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6160"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="77304CF5" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="5812D23E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7A86BE" w14:textId="349E7148" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="475AD83C" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...29 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">If your study requires data from a clinical trial, has it been approved by the relevant Trials Unit? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="709012FE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="0326479F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">         Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">No     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="623590A9" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="6E965FB9" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">         If yes, PLEASE STATE which trial AND THE REC APPROVAL REF NUMBER:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFB7CEF" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+          <w:p w14:paraId="19E3288F" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="39F4B8FD" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">         Please attached a letter or email of appro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">val from the trial CI: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A97B32B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">         If yes, please specify what trial datasets you require in as much detail as possible and include time-points: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(NOTE: Requests will be reviewed by the relevant Trials Unit, in terms of feasibility)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="7C69856B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C13B74" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="28"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="27" w:name="bookmark=id.3as4poj" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57AAA" w14:paraId="4E55EA00" w14:textId="77777777" w:rsidTr="00195DF9">
+      <w:tr w:rsidR="00401DC6" w14:paraId="751DD9A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13055336" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+          <w:p w14:paraId="65186D16" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50FEE25B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+    <w:p w14:paraId="1533D4C1" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3EAD86" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="0075B7F9" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Signed / Electronic signature</w:t>
+        <w:t>Signed / Electr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>onic signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4893E02B" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="3F1F865A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>(Lead applicant)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date:  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="bookmark=id.1pxezwc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="28" w:name="bookmark=id.1pxezwc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>     /</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="bookmark=id.49x2ik5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>     /</w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="bookmark=id.49x2ik5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="30" w:name="bookmark=id.2p2csry" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4B60C29F" wp14:editId="5A172E7E">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3C8AEE13" wp14:editId="38DC1C9B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1320800</wp:posOffset>
+                  <wp:posOffset>1308100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>157496</wp:posOffset>
+                  <wp:posOffset>170196</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="29" name=""/>
+                <wp:docPr id="32" name=""/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3574350" y="3780000"/>
                           <a:ext cx="3543300" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd type="none" w="med" len="med"/>
-                          <a:tailEnd type="none" w="med" len="med"/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1320800</wp:posOffset>
+                  <wp:posOffset>1308100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>157496</wp:posOffset>
+                  <wp:posOffset>170196</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="29" name="image5.png"/>
+                <wp:docPr id="32" name="image4.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image5.png"/>
+                        <pic:cNvPr id="0" name="image4.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId11"/>
+                        <a:blip r:embed="rId10"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0BC070" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+    <w:p w14:paraId="3771FBB2" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E27B55" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="2AD1A82B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Print Full Name:   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="bookmark=id.147n2zr" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="31" w:name="bookmark=id.147n2zr" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A21C0F" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="482D3E8E" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="465F84B8" wp14:editId="597364BA">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6F4227A5" wp14:editId="57F7CDC4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1168400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>68596</wp:posOffset>
+                  <wp:posOffset>81296</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="28" name=""/>
+                <wp:docPr id="33" name=""/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2512313" y="3780000"/>
                           <a:ext cx="5667375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd type="none" w="med" len="med"/>
-                          <a:tailEnd type="none" w="med" len="med"/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1181100</wp:posOffset>
+                  <wp:posOffset>1168400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>68596</wp:posOffset>
+                  <wp:posOffset>81296</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="28" name="image4.png"/>
+                <wp:docPr id="33" name="image5.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image4.png"/>
+                        <pic:cNvPr id="0" name="image5.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId12"/>
+                        <a:blip r:embed="rId10"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061B3D6D" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="0AC5ABA0" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">All completed application forms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> be submitted with the following documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E102722" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="5C55CB07" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Grant Award Letter (confirming funding for the study, if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBA2775" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="625AA455" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Documentation of regulatory approval for any animal experiments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8880C0" w14:textId="3AEF6930" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="4A5F3415" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other supporting documents (i.e. grant-funding application, external peer-review comments, etc.) </w:t>
+        <w:t>Other supporting documents (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grant-funding application, external peer-review comments, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA33141" w14:textId="0CF88D5D" w:rsidR="00195DF9" w:rsidRDefault="00195DF9">
+    <w:p w14:paraId="415DF65A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Curriculum vitae of applicant </w:t>
+        <w:t>Curriculum vitae of appli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC0505F" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+    <w:p w14:paraId="4CC0A3AD" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD8017D" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+    <w:p w14:paraId="1553FA8B" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68BDDBFE" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="51BF600A" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please email the completed application form and relevant documents to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
             <w:color w:val="2E008B"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>enquiries@vivobiobank.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56AD9955" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+    <w:p w14:paraId="35D44CA8" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C57AAA">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00401DC6" w:rsidSect="00653E5E">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="686" w:bottom="510" w:left="567" w:header="540" w:footer="227" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53B117F7" w14:textId="77777777" w:rsidR="00C4513E" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="484790D1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00E655BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F0B969B" w14:textId="77777777" w:rsidR="00C4513E" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="10766497" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00E655BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{6E91EE6A-4E8C-4708-8072-7813A2C68627}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{C7385C22-802F-45C0-9CD6-4E0E00591F28}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{65A228E0-3388-40B0-9E97-47C627BA6780}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{9227E69A-4F65-4B4F-92EF-054289AF3575}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{88A9138C-9530-4029-9C5E-DA080DF4F0E5}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{CBAA5158-87FF-4DFE-80D6-C76D47362067}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1EE10D1F" w14:textId="339E0733" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44FB2230" w14:textId="0E150F9F" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00235E59">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:noProof/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>VIVO Biobank Application Form v1</w:t>
+      <w:t>VIVO Biobank Application Form v1.</w:t>
     </w:r>
-    <w:r w:rsidR="00A072F1">
+    <w:r w:rsidR="00DD439F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="2E008B"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3AC12B4A" w14:textId="6B5FDDAD" w:rsidR="00C57AAA" w:rsidRDefault="00A072F1">
+  <w:p w14:paraId="715B589C" w14:textId="1A3575F7" w:rsidR="00401DC6" w:rsidRDefault="00DD439F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="2E008B"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2E008B"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>16/09/2024</w:t>
+      <w:t>06/01/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AEC2443" w14:textId="77777777" w:rsidR="00C4513E" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="589DB689" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00E655BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F4CC1F8" w14:textId="77777777" w:rsidR="00C4513E" w:rsidRDefault="00E50BF5">
+    <w:p w14:paraId="3BCD47F3" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00E655BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0EFE93E0" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="280CC116" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="00ACA1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="00ACA1"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="00ACA1"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2E008B"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="577BB5E4" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+  <w:p w14:paraId="0C582277" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="00ACA1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3FFDCA8A" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00E50BF5">
+  <w:p w14:paraId="2C2EEEEC" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00E655BC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="left" w:pos="930"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="064FDA64" w14:textId="77777777" w:rsidR="00C57AAA" w:rsidRDefault="00C57AAA">
+  <w:p w14:paraId="1F909659" w14:textId="77777777" w:rsidR="00401DC6" w:rsidRDefault="00401DC6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A77934"/>
+    <w:nsid w:val="306E2D80"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="26BA143A"/>
+    <w:tmpl w:val="98B02464"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="496F62AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BCCD3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4685,231 +5309,136 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C57AAA"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00E50BF5"/>
+    <w:rsidRoot w:val="00401DC6"/>
+    <w:rsid w:val="00235E59"/>
+    <w:rsid w:val="00401DC6"/>
+    <w:rsid w:val="00653E5E"/>
+    <w:rsid w:val="00DD439F"/>
+    <w:rsid w:val="00E655BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6A929413"/>
-  <w15:docId w15:val="{1ACC3A09-DA8F-4643-B8AE-CDDD524535A9}"/>
+  <w14:docId w14:val="13319980"/>
+  <w15:docId w15:val="{2661D41F-32AD-4951-AE0B-8D0BB11C26FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:ind w:left="709"/>
+        <w:ind w:left="709" w:hanging="1418"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5241,50 +5770,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A7340C"/>
     <w:pPr>
       <w:ind w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5395,50 +5925,61 @@
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D938A1"/>
     <w:pPr>
@@ -5644,75 +6185,91 @@
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00764A2F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@vivobiobank.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@vivobiobank.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5971,92 +6528,93 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjVhhrUtA9IIGBruqzAvLxjmjEu2w==">AMUW2mUO59INfr+fM7XheQXp2KfABzBmz2DmOqsAwX4YJtB9HBRq5jBxOGt5fqEP8zfmhGyKUh6NpUhtGpccaO2KYNsM1EXGY9+AguxqxxVF4D0qcbUcuhoU/LMV3fzHFlR2lJwWwS7Xix7LIaJl+QtvS0gVbv22V/GA1+0kMFpypaViHFEsi/Cep6QPKbEa5TwRdAgmsL2vhouNzwOl/6KGAZIqTXGMCzXi5f6Nyi/VHlS4GsJaim0CbCwkZeoEwrpFm7m3EiG6jMG+AqOHrGoptC1METXXLrUR1jqAtippG516ff6DG9lL0QtPDWsUQlBkFyE1XIdshsoQU8FXG4l7Yu62qjE97eN6MP9140xGK+AmuCOB64aCQ3KNOUGYRiOWcPb1qQw9dxQoIlWw3Jr0TZ+Np94owUfQ8JxT2L/5uXcqYYts31p91WIYMzbMYGhlO4UX24uQzBJKGkSRbqVN4JviQsVA8+19+JpT764JHvnfYfF3+v4L9ZcV0VhaqUinXEKpdlMXBdFQ0MNtSP05i7yjEc4UiSI3zPUg8OBLJVTSPVLb9dGfbnpyokj7yjoO4NMvJ1e+imWkD3ZK27gY98f9LGoTrGiUIRjy7zuEoqRFIT/CnCY=</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgV+D6Tznhg5B7voNXPoa/GflETZQ==">CgMxLjAyCGguZ2pkZ3hzMglpZC5namRneHMyCmlkLjMwajB6bGwyCmlkLjFmb2I5dGUyCmlkLjN6bnlzaDcyCmlkLjJldDkycDAyCWlkLnR5amN3dDIKaWQuM2R5NnZrbTIKaWQuMXQzaDVzZjIKaWQuNGQzNG9nODIKaWQuMnM4ZXlvMTIKaWQuMTdkcDh2dTIKaWQuM3JkY3JqbjIKaWQuMjZpbjFyZzIKaWQuMzVua3VuMjIJaC4xa3N2NHV2MgppZC40NHNpbmlvMgppZC4yanhzeHFoMglpZC56MzM3eWEyCmlkLjNqMnFxbTMyCmlkLjF5ODEwdHcyCmlkLjRpN29qaHAyCmlkLjJ4Y3l0cGkyCmlkLjFjaTkzeGIyCmlkLjN3aHdtbDQyCmlkLjJibjZ3c3gyCWlkLnFzaDcwcTIKaWQuM2FzNHBvajIKaWQuMXB4ZXp3YzIKaWQuNDl4MmlrNTIKaWQuMnAyY3NyeTIKaWQuMTQ3bjJ6cjgAciExVXBWOEZEZGJwLVcyT3BPUW10cElMX1ZKTVBMX1RFTkk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>976</Words>
-  <Characters>5568</Characters>
+  <Words>989</Words>
+  <Characters>5641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>ECSG</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6531</CharactersWithSpaces>
+  <CharactersWithSpaces>6617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>st22</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005EF24F3BA1D6344AA6B2B008052521FF</vt:lpwstr>
   </property>
 </Properties>
 </file>